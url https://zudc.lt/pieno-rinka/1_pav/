--- v2 (2026-08-01)
+++ v3 (2026-09-23)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\D\! pienorinka.vic.lt\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5932C6DF-2376-4839-8B97-736C28F97B0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C225F6E0-76D4-4DF6-9822-628149895249}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1 pav." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="25">
   <si>
     <t>Metai</t>
   </si>
   <si>
     <t>Ūkių, laikančių karves, skaičius</t>
   </si>
   <si>
     <t>Karvių skaičius</t>
   </si>
   <si>
     <t>Mėnuo</t>
   </si>
   <si>
     <t>Sausis</t>
   </si>
   <si>
     <t>Vasaris</t>
   </si>
   <si>
     <t>Kovas</t>
   </si>
   <si>
     <t>Balandis</t>
   </si>
   <si>
@@ -851,51 +851,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zudc.lt/statistika/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zudc.lt/statistika/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:E64"/>
+  <dimension ref="B2:E66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A28" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
     </row>
     <row r="3" spans="2:5" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="6" t="s">
         <v>0</v>
@@ -1536,129 +1536,153 @@
       <c r="B55" s="25"/>
       <c r="C55" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="2">
         <v>200255</v>
       </c>
       <c r="E55" s="3">
         <v>14348</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="25"/>
       <c r="C56" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="2">
         <v>201068</v>
       </c>
       <c r="E56" s="3">
         <v>14259</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="25"/>
-      <c r="C57" s="17" t="s">
+      <c r="C57" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="D57" s="17">
+      <c r="D57" s="2">
         <v>201974</v>
       </c>
-      <c r="E57" s="18">
+      <c r="E57" s="3">
         <v>14214</v>
       </c>
     </row>
-    <row r="58" spans="2:5" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C58" s="4" t="s">
+    <row r="58" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="25"/>
+      <c r="C58" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D58" s="4">
+      <c r="D58" s="2">
         <v>202510</v>
       </c>
-      <c r="E58" s="5">
+      <c r="E58" s="3">
         <v>14121</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="13"/>
-[...8 lines deleted...]
-      <c r="E60" s="14"/>
+      <c r="B59" s="25"/>
+      <c r="C59" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="11">
+        <v>201380</v>
+      </c>
+      <c r="E59" s="12">
+        <v>14003</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="26"/>
+      <c r="C60" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="4">
+        <v>201253</v>
+      </c>
+      <c r="E60" s="5">
+        <v>13879</v>
+      </c>
     </row>
     <row r="61" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="15" t="s">
+      <c r="B61" s="13"/>
+      <c r="C61" s="14"/>
+      <c r="D61" s="14"/>
+      <c r="E61" s="14"/>
+    </row>
+    <row r="62" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="13"/>
+      <c r="C62" s="14"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="14"/>
+    </row>
+    <row r="63" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="C61" s="15"/>
-[...12 lines deleted...]
-      <c r="B63" s="15"/>
       <c r="C63" s="15"/>
       <c r="D63" s="15"/>
       <c r="E63" s="16"/>
     </row>
     <row r="64" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B64" s="15" t="s">
+      <c r="B64" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C64" s="19"/>
+      <c r="D64" s="19"/>
+      <c r="E64" s="19"/>
+    </row>
+    <row r="65" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="15"/>
+      <c r="C65" s="15"/>
+      <c r="D65" s="15"/>
+      <c r="E65" s="16"/>
+    </row>
+    <row r="66" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="C64" s="15"/>
-[...1 lines deleted...]
-      <c r="E64" s="16"/>
+      <c r="C66" s="15"/>
+      <c r="D66" s="15"/>
+      <c r="E66" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LSlyMtsTdPk89ugeK7G90GHJVkF+Un85wOk4O4d99/mGj3d49QmGH4V1hp0Rit6HLW64IztfIHcE2apMsV3iFg==" saltValue="QHh3jDhwwNhsVLYJs1MJ5A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="v3aslsedLRg6o5a+92TB+1KCCh+3TyrfX1FVFSimgXwYIqqqyZ4aS+mKAjvSR+BCRhid/45l3pIAwQtb1Wk06A==" saltValue="1fi9cmKLFM9OOY82VwMMAA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
-    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="B64:E64"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B4:B15"/>
     <mergeCell ref="B16:B27"/>
     <mergeCell ref="B28:B39"/>
     <mergeCell ref="B40:B51"/>
-    <mergeCell ref="B52:B58"/>
+    <mergeCell ref="B52:B60"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B62" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B62:E62" r:id="rId2" display="https://zudc.lt/statistika/" xr:uid="{A7217303-73C5-4ED9-8662-A9A593F2B34B}"/>
+    <hyperlink ref="B64" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B64:E64" r:id="rId2" display="https://zudc.lt/statistika/" xr:uid="{A7217303-73C5-4ED9-8662-A9A593F2B34B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{4ed3995c-6b14-493c-bcc2-f2b49a597150}" enabled="1" method="Standard" siteId="{3c29631f-027a-4aec-98d1-be0cc8883016}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darbalapiai</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>